--- v0 (2025-10-14)
+++ v1 (2026-10-23)
@@ -21,51 +21,51 @@
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="259C2514" w14:textId="3780D8B4" w:rsidR="00C572D7" w:rsidRPr="00C02381" w:rsidRDefault="006E2601" w:rsidP="00CD4B03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="430AFA84" wp14:editId="13599487">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4086225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-253365</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2031915" cy="1333500"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
@@ -1115,8614 +1115,8614 @@
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63944F5B" w14:textId="58A7417E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="63944F5B" w14:textId="58A7417E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357941" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Evenementprofiel</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357941 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4BB52F4C" w14:textId="53C8E9A4" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4BB52F4C" w14:textId="53C8E9A4" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357942" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Activiteiten</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357942 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00E45D44" w14:textId="7C62EF42" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="00E45D44" w14:textId="7C62EF42" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357943" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Programma en tijdenoverzicht</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357943 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53DAA755" w14:textId="35E525A8" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="53DAA755" w14:textId="35E525A8" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357944" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Drones</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357944 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0652597A" w14:textId="25949758" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0652597A" w14:textId="25949758" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357945" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bezoekersaantallen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357945 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="203F43FC" w14:textId="36F9B04E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="203F43FC" w14:textId="36F9B04E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357946" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bezoekersprofiel</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357946 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="361FE9E6" w14:textId="60FDAFB1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="361FE9E6" w14:textId="60FDAFB1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357947" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Locatieprofiel</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357947 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="015CDDBF" w14:textId="1845D987" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="015CDDBF" w14:textId="1845D987" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357948" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.4.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Aanwijzing evenemententerrein</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357948 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62B39CE9" w14:textId="19B1AB24" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="62B39CE9" w14:textId="19B1AB24" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357949" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Omgeving</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357949 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F977D26" w14:textId="69D26574" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1F977D26" w14:textId="69D26574" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357950" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Buren en bedrijven</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357950 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11A8EC54" w14:textId="3C635464" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="11A8EC54" w14:textId="3C635464" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357951" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.5.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Groeperingen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357951 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="187F1DF9" w14:textId="0BF017B1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="187F1DF9" w14:textId="0BF017B1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357952" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.6</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kamperen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357952 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FAD898F" w14:textId="57FAED49" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5FAD898F" w14:textId="57FAED49" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357953" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Organisatie (veiligheidsstructuur), crisismanagement, communicatie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357953 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F832451" w14:textId="0C2488DB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1F832451" w14:textId="0C2488DB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357954" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Samenstelling organisatie (organogram)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357954 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05150A73" w14:textId="3EDD6091" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="05150A73" w14:textId="3EDD6091" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357955" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Veiligheidsorganisatie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357955 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="133E9B26" w14:textId="65CBBC95" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="133E9B26" w14:textId="65CBBC95" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357956" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Herkenbaarheid organisatieleden</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357956 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63D2AB36" w14:textId="74A4B026" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="63D2AB36" w14:textId="74A4B026" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357957" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Interne communicatie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357957 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23FF2F7B" w14:textId="576E2870" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="23FF2F7B" w14:textId="576E2870" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357958" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Veiligheidsoverleggen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357958 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0FCD34A3" w14:textId="69BF9CFC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0FCD34A3" w14:textId="69BF9CFC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357959" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.6</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Weerbewaking</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357959 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E691879" w14:textId="5076631D" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4E691879" w14:textId="5076631D" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357960" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Externe communicatie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357960 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30DCA9D5" w14:textId="5497DEB6" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="30DCA9D5" w14:textId="5497DEB6" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357961" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.7.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Woordvoering en media</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357961 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C6C1BFC" w14:textId="75C7F975" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1C6C1BFC" w14:textId="75C7F975" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357962" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.7.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Social media platformen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357962 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A7A5096" w14:textId="06091309" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7A7A5096" w14:textId="06091309" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357963" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.8</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contactpersonenlijst</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357963 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4172739E" w14:textId="261B1609" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4172739E" w14:textId="261B1609" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357964" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Risico analyse</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357964 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5ECA483E" w14:textId="5D93D4CF" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5ECA483E" w14:textId="5D93D4CF" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357965" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Beveiliging, openbare orde en veiligheid</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357965 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1142562E" w14:textId="2475ECFA" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1142562E" w14:textId="2475ECFA" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357966" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Beveiligingsplan</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357966 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38F0EC84" w14:textId="5770ADAE" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="38F0EC84" w14:textId="5770ADAE" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357967" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verantwoordelijkheden en taakverdeling</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357967 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DAE5A93" w14:textId="123DF8AB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0DAE5A93" w14:textId="123DF8AB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357968" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Communicatiestructuur</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357968 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74D56BFA" w14:textId="5A34B4D9" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="74D56BFA" w14:textId="5A34B4D9" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357969" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inzet beveiligingsorganisatie (Functies en taken)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357969 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A9C46F6" w14:textId="08F4DC19" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3A9C46F6" w14:textId="08F4DC19" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357970" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Accreditatie (medewerkers/vrijwilligers) en toegangscontrole</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357970 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="185B2FD9" w14:textId="682BA3F6" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="185B2FD9" w14:textId="682BA3F6" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357971" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Huisregels en naleving</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357971 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D47618F" w14:textId="728FBD98" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7D47618F" w14:textId="728FBD98" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357972" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inzet beveiligingsmaatregelen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357972 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3676A0F6" w14:textId="1B3AD49B" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3676A0F6" w14:textId="1B3AD49B" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357973" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Camerabewaking</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357973 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0009DA82" w14:textId="1413D459" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0009DA82" w14:textId="1413D459" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357974" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Waarde afhandeling</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357974 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1510583D" w14:textId="54E51CA3" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1510583D" w14:textId="54E51CA3" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357975" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gezondheidsplan</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357975 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F15D9AE" w14:textId="7E5895FC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2F15D9AE" w14:textId="7E5895FC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357976" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Zorgplan (EHBO-plan)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357976 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="744CAE36" w14:textId="45C16431" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="744CAE36" w14:textId="45C16431" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357977" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verantwoordelijkheden en taakverdeling</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357977 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CC438A7" w14:textId="1F41387E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3CC438A7" w14:textId="1F41387E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357978" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Communicatiestructuur</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357978 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EBE3775" w14:textId="7C6C804C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4EBE3775" w14:textId="7C6C804C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357979" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inzet personeel en materiaal EHBO-organisatie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357979 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="726266B5" w14:textId="18B212E1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="726266B5" w14:textId="18B212E1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357980" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EHBO posten (zorgposten)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357980 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="440B1A7A" w14:textId="33F52218" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="440B1A7A" w14:textId="33F52218" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357981" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BHV organisatie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357981 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7903835F" w14:textId="3C190DAC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7903835F" w14:textId="3C190DAC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357982" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Technische hygiëne zorg</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357982 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16D3D78A" w14:textId="3A5694DE" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="16D3D78A" w14:textId="3A5694DE" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357983" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sanitaire voorzieningen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357983 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58007E8E" w14:textId="1DCA6C67" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="58007E8E" w14:textId="1DCA6C67" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357984" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Legionella bestrijding en waterkwaliteit</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357984 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2603FAFC" w14:textId="39082697" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2603FAFC" w14:textId="39082697" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357985" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hygiëne en productveiligheid</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357985 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01C05085" w14:textId="3374801F" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="01C05085" w14:textId="3374801F" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357986" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Alcoholverstrekking beleid</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357986 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49DDAFEB" w14:textId="454870AB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="49DDAFEB" w14:textId="454870AB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357987" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Drugs</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357987 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58B2ADA7" w14:textId="435FA1BC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="58B2ADA7" w14:textId="435FA1BC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357988" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.6</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gehoorbescherming</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357988 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59BCC3FF" w14:textId="018B64E5" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="59BCC3FF" w14:textId="018B64E5" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357989" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Veilig werken</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357989 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39B7EFCB" w14:textId="4D86E54A" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="39B7EFCB" w14:textId="4D86E54A" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357990" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Brandveiligheid en constructies</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357990 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="607716A3" w14:textId="795F6B39" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="607716A3" w14:textId="795F6B39" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357991" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verantwoordelijkheden en taakverdeling brandveiligheid</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357991 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53AC4787" w14:textId="226AE03C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="53AC4787" w14:textId="226AE03C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357992" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Communicatiestructuur</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357992 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1340D77E" w14:textId="072DFDEB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1340D77E" w14:textId="072DFDEB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357993" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Installaties, brandstoffen en gevaarlijke stoffen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357993 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3997C142" w14:textId="15FAD988" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3997C142" w14:textId="15FAD988" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357994" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.3.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gas (opslag, installaties, gebruik, certificering, eisen)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357994 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DDDDB91" w14:textId="526A2799" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0DDDDB91" w14:textId="526A2799" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357995" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Blusmiddelen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357995 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="133D144F" w14:textId="7730E206" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="133D144F" w14:textId="7730E206" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357996" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vuurwerk en pyro</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357996 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2940CAE1" w14:textId="55440A6E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2940CAE1" w14:textId="55440A6E" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357997" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.6</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakken, braden en open vuur</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357997 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35B3EBB6" w14:textId="0FF6C290" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="35B3EBB6" w14:textId="0FF6C290" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1320"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357998" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.6.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Constructies en wind</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357998 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52667404" w14:textId="7F2712EB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="52667404" w14:textId="7F2712EB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162357999" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nooduitgangen en ontvluchting</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162357999 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F7DA18F" w14:textId="597F916F" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3F7DA18F" w14:textId="597F916F" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358000" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Infrastructuur en milieu</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358000 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51ABB833" w14:textId="76854983" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="51ABB833" w14:textId="76854983" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358001" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Afval</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358001 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43C660C8" w14:textId="07CE8956" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="43C660C8" w14:textId="07CE8956" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358002" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Groen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358002 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C7BB3D8" w14:textId="2660EBC7" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2C7BB3D8" w14:textId="2660EBC7" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358003" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Geluid</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358003 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20AF417C" w14:textId="6058809D" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="20AF417C" w14:textId="6058809D" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358004" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Energie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358004 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E6FE79E" w14:textId="72A4D403" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7E6FE79E" w14:textId="72A4D403" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358005" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Water</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358005 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="261593BB" w14:textId="50120CE9" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="261593BB" w14:textId="50120CE9" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358006" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mobiliteit (verkeersplan)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358006 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24D14606" w14:textId="7E72799C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="24D14606" w14:textId="7E72799C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358007" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vervoersverdeling</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358007 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B782CE6" w14:textId="5962D194" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0B782CE6" w14:textId="5962D194" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358008" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Routes en parkeerplaatsen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358008 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C5F296E" w14:textId="731243AD" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1C5F296E" w14:textId="731243AD" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358009" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Afsluitingen en maatregelen</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358009 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09C52B71" w14:textId="02054180" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="09C52B71" w14:textId="02054180" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358010" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inzet personeel en materiaal</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358010 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C2056A7" w14:textId="0436BE3D" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6C2056A7" w14:textId="0436BE3D" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358011" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Calamiteitenroutes</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358011 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FA9453F" w14:textId="081A255C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2FA9453F" w14:textId="081A255C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358012" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Scenario’s</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358012 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BD2500A" w14:textId="153B35FE" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0BD2500A" w14:textId="153B35FE" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358013" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.1</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extreme weersomstandigheden (wind – onweer – hevige regen – extreem warm)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358013 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E55546B" w14:textId="61D7B9AB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1E55546B" w14:textId="61D7B9AB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358014" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.2</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vechtpartij / ordeverstoring</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358014 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A945CF8" w14:textId="5FACAF37" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4A945CF8" w14:textId="5FACAF37" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358015" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.3</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EHBO geval / onwelwording</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358015 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38BF769A" w14:textId="32D58ABB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="38BF769A" w14:textId="32D58ABB" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358016" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.4</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Reanimatie</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358016 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2435C9FD" w14:textId="198F1291" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2435C9FD" w14:textId="198F1291" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358017" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.5</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Brand op het evenemententerrein</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358017 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E92B2CC" w14:textId="55C161A1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3E92B2CC" w14:textId="55C161A1" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358018" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.6</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Overcrowding (te grote drukte)</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358018 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CE20551" w14:textId="4BB0547C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1CE20551" w14:textId="4BB0547C" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358019" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.7</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Overmatig alcohol- of drugsgebruik</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358019 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25F2B9A9" w14:textId="551D71AC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="25F2B9A9" w14:textId="551D71AC" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358020" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.8</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vermeld hier verdere scenario’s die voor jouw evenement relevant zijn.</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358020 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BC95BF0" w14:textId="316104CF" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6BC95BF0" w14:textId="316104CF" w:rsidR="00137D19" w:rsidRPr="00C02381" w:rsidRDefault="00137D19">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9394"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc162358021" w:history="1">
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ontruimingsplan</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc162358021 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
-[...6 lines deleted...]
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00137D19" w:rsidRPr="00C02381">
+            <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="73D023D7" w14:textId="26D8F455" w:rsidR="00B3187B" w:rsidRPr="00C02381" w:rsidRDefault="00B3187B">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C02381">
             <w:rPr>
               <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
@@ -9758,52 +9758,52 @@
     <w:p w14:paraId="517280AD" w14:textId="7F94285A" w:rsidR="00E12AB9" w:rsidRPr="00C02381" w:rsidRDefault="00032A9B" w:rsidP="00E864B9">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc162357940"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00E12AB9" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>nleiding</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="02D2572F" w14:textId="6F4F2ACF" w:rsidR="00A66366" w:rsidRPr="00C02381" w:rsidRDefault="00032A9B" w:rsidP="00DD062D">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">In de inleiding </w:t>
       </w:r>
       <w:r w:rsidR="00A66366" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">beschrijf je kort het doel van het plan. Voor wie is het bestemd, door wie is het geschreven. Zijn er eventueel deelplannen of bijlagen? Hoe kan men deze vinden? Is het de verwachting dat er meerdere versies </w:t>
       </w:r>
       <w:r w:rsidR="00EC26FC" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>komen</w:t>
@@ -10063,51 +10063,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Drones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="4F358A69" w14:textId="1E34B14E" w:rsidR="00F535DE" w:rsidRPr="00C02381" w:rsidRDefault="008F6427" w:rsidP="00F535DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Het inzetten van bijvoorbeeld een drone voor promo-materiaal kan heel leuk zijn. Zorg er wel voor dat je de juiste vergunning aanvraagt en op de hoogte bent van de wet- en regelgeving. </w:t>
       </w:r>
       <w:r w:rsidR="00A9106D" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t>Ook het gebruik van helikopters, luchtballonnen etcetera moeten hier worden vermeld, zodat de hulpdiensten er (los van de gevraagde vergunningen) van op de hoogte zijn.</w:t>
+        <w:t xml:space="preserve">Ook het gebruik van helikopters, luchtballonnen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A9106D" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rStyle w:val="OndertitelChar"/>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>etcetera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A9106D" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rStyle w:val="OndertitelChar"/>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moeten hier worden vermeld, zodat de hulpdiensten er (los van de gevraagde vergunningen) van op de hoogte zijn.</w:t>
       </w:r>
       <w:r w:rsidR="003A104C" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> De regelgeving rondom drones kun je vinden op de site van de Rijksoverheid: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="003A104C" w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/onderwerpen/drone/nieuwe-regels-drones</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003A104C" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9106D" w:rsidRPr="00C02381">
@@ -10261,63 +10277,93 @@
         </w:rPr>
         <w:t xml:space="preserve">Beschrijf </w:t>
       </w:r>
       <w:r w:rsidR="008A636C" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>het evenement en de omgeving daaromheen. Welke (grote) wegen of knooppunten liggen eromheen? Welke ondergrond heeft het terrein</w:t>
       </w:r>
       <w:r w:rsidR="00A61DBE" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">, wie is eigenaar van het terrein? Voeg een </w:t>
       </w:r>
       <w:r w:rsidR="00C16DE2" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00A61DBE" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">oogle Maps </w:t>
-      </w:r>
+        <w:t xml:space="preserve">oogle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A61DBE" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>Maps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A61DBE" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C16DE2" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>printscreen</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D3607" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of MyMaps-link</w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D3607" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>MyMaps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D3607" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>-link</w:t>
       </w:r>
       <w:r w:rsidR="00A61DBE" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> in waarop duidelijk </w:t>
       </w:r>
       <w:r w:rsidR="008D3607" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">de afbakening van het evenemententerrein en de omgeving te zien is. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0403B2" w14:textId="77777777" w:rsidR="00EB2D05" w:rsidRPr="00C02381" w:rsidRDefault="00EB2D05" w:rsidP="00EB2D05">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc159242508"/>
       <w:bookmarkStart w:id="16" w:name="_Toc162357948"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
@@ -10541,144 +10587,158 @@
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E988D0C" w14:textId="0014CF53" w:rsidR="00031F9C" w:rsidRPr="00C02381" w:rsidRDefault="00437C80" w:rsidP="00B76D03">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Volgens de APV van de gemeente Raalte mag er niet zomaar gekampeerd worden op gronden die hier niet voor bestemd zijn. </w:t>
       </w:r>
       <w:r w:rsidR="00B76D03" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">De gemeente kan je hier een ontheffing voor verstrekken. Zorg ervoor dat je kampeeractiviteiten aanvinkt op het aanvraagformulier. </w:t>
+        <w:t xml:space="preserve">De gemeente kan je hier een ontheffing voor verstrekken. Zorg ervoor dat je kampeeractiviteiten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B76D03" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>aanvinkt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B76D03" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op het aanvraagformulier. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3727C8F1" w14:textId="77777777" w:rsidR="005D439B" w:rsidRDefault="00350859" w:rsidP="00350859">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Heb je een kampeerterrein dat bij je evenement hoort, of laat je op andere wijze bezoekers overnachten? Geef hier aan waar dit gebeurt, hoeveel bezoekers het betreft en welke voorzieningen je hebt getroffen. </w:t>
       </w:r>
       <w:r w:rsidR="001E44B3" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Voor informatie hierover zie</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> de volgende links:</w:t>
       </w:r>
       <w:r w:rsidR="001E44B3" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BC1BCF" w14:textId="77777777" w:rsidR="005D439B" w:rsidRDefault="001E44B3" w:rsidP="00350859">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Evenementenhandboek Hoofdstuk 9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A71701" w14:textId="48839C94" w:rsidR="001E44B3" w:rsidRPr="00C02381" w:rsidRDefault="00000000" w:rsidP="00350859">
+    <w:p w14:paraId="69A71701" w14:textId="48839C94" w:rsidR="001E44B3" w:rsidRPr="00C02381" w:rsidRDefault="001E44B3" w:rsidP="00350859">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="001E44B3" w:rsidRPr="00C02381">
+        <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
           </w:rPr>
           <w:t>NHEV-sep2019DEF3.pdf (evenementenhandboek.nl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56F0E070" w14:textId="77777777" w:rsidR="001E44B3" w:rsidRPr="00C02381" w:rsidRDefault="00000000" w:rsidP="00350859">
+    <w:p w14:paraId="56F0E070" w14:textId="77777777" w:rsidR="001E44B3" w:rsidRPr="00C02381" w:rsidRDefault="001E44B3" w:rsidP="00350859">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="001E44B3" w:rsidRPr="00C02381">
+        <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
           </w:rPr>
           <w:t>overnachten-bij-evenementen.pdf (vrijsselland.nl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FB9F499" w14:textId="253F0E1A" w:rsidR="001E44B3" w:rsidRPr="00C02381" w:rsidRDefault="00000000" w:rsidP="00350859">
+    <w:p w14:paraId="0FB9F499" w14:textId="253F0E1A" w:rsidR="001E44B3" w:rsidRPr="00C02381" w:rsidRDefault="001E44B3" w:rsidP="00350859">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="001E44B3" w:rsidRPr="00C02381">
+        <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
           </w:rPr>
           <w:t>Infoblad-slapen-bijgebouwen.pdf (vrijsselland.nl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EC1D3D9" w14:textId="77777777" w:rsidR="007A5188" w:rsidRPr="00C02381" w:rsidRDefault="007A5188">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc159242516"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -11120,51 +11180,65 @@
         <w:t>coördinator vanuit het beveiligingsbedrijf vrage</w:t>
       </w:r>
       <w:r w:rsidR="00A95FEA" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="007702AD" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">, maar hou er dan rekening mee dat deze heel goed op de hoogte moet zijn van jouw totale organisatie, niet alleen het beveiligingsdeel. </w:t>
       </w:r>
       <w:r w:rsidR="00A47353" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Een bestuurslid </w:t>
       </w:r>
       <w:r w:rsidR="00A47353" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">of organisatie-lid kan </w:t>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A47353" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>organisatie-lid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A47353" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan </w:t>
       </w:r>
       <w:r w:rsidR="009C6EED" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
       <w:r w:rsidR="00F33F78" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">een goede </w:t>
       </w:r>
       <w:r w:rsidR="00A47353" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>veiligheidscoördinator</w:t>
       </w:r>
       <w:r w:rsidR="00F33F78" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn</w:t>
       </w:r>
@@ -11186,57 +11260,85 @@
         </w:rPr>
         <w:t xml:space="preserve">Met andere woorden, de veiligheidscoördinator moet op elk moment de handen direct vrij kunnen maken. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2D65B5" w14:textId="25481388" w:rsidR="00F33F78" w:rsidRPr="00C02381" w:rsidRDefault="00F33F78" w:rsidP="004375D0">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Zorg ervoor dat de veiligheidscoördinator 1 vast persoon </w:t>
       </w:r>
       <w:r w:rsidR="007D426D" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">is, eventueel met een ‘achtervang’. </w:t>
+        <w:t>is, eventueel met een ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D426D" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>achtervang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D426D" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’. </w:t>
       </w:r>
       <w:r w:rsidR="006401F5" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wanneer er veiligheidsoverleggen gehouden worden, is de veiligheidscoördinator hier de voorzitter van. Zorg ervoor dat deze persoon ook het juiste mandaat </w:t>
+        <w:t xml:space="preserve">Wanneer er </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006401F5" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>veiligheidsoverleggen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006401F5" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gehouden worden, is de veiligheidscoördinator hier de voorzitter van. Zorg ervoor dat deze persoon ook het juiste mandaat </w:t>
       </w:r>
       <w:r w:rsidR="00BB4930" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">(beslissingsbevoegdheid) </w:t>
       </w:r>
       <w:r w:rsidR="006401F5" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">heeft, bijvoorbeeld om een ontruiming in gang te zetten, het programma stil te leggen of de hulpdiensten in te schakelen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E0D7DA" w14:textId="59C1F5A1" w:rsidR="00312935" w:rsidRPr="00C02381" w:rsidRDefault="00A423B9" w:rsidP="001F63C5">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
@@ -11410,58 +11512,60 @@
         </w:rPr>
         <w:t xml:space="preserve">Wie communiceert met wie op welk kanaal? </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien mogelijk, geef dit weer in een schematisch overzicht. Voeg ook het overzicht met gebruikte kanalen in. </w:t>
       </w:r>
       <w:r w:rsidR="00207913" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien je geen gebruik maakt van portofoons, werk hier uit hoe organisatieleden elkaar bereiken. Denk er ook goed over na hoe dit in z’n werk gaat tijdens een incident. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C504EE" w14:textId="472944F8" w:rsidR="00B439A4" w:rsidRPr="00C02381" w:rsidRDefault="00B439A4" w:rsidP="00B439A4">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc159242522"/>
       <w:bookmarkStart w:id="32" w:name="_Toc162357958"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Veiligheidsoverleggen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE3E371" w14:textId="780CA9F8" w:rsidR="00B439A4" w:rsidRPr="00C02381" w:rsidRDefault="00B439A4" w:rsidP="00593243">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Beschrijf hier welke overleggen je op voorhand hebt (</w:t>
       </w:r>
       <w:r w:rsidR="00593243" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">denk aan </w:t>
@@ -11659,124 +11763,175 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Wie is er verantwoordelijk voor het te woord staan van de pers, en welke afspraken zijn daarmee gemaakt? Is de rest van het personeel op de hoogte van wat wel en niet gedeeld mag worden, of wat zij moeten doen als ze vragen krijgen van de media? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661B5CDC" w14:textId="2735417C" w:rsidR="00270B96" w:rsidRPr="00C02381" w:rsidRDefault="009E43F3" w:rsidP="00CA0E38">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc159242528"/>
       <w:bookmarkStart w:id="40" w:name="_Toc162357962"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Social media platformen</w:t>
+        <w:t xml:space="preserve">Social media </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>platformen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290D2B7B" w14:textId="02E300E8" w:rsidR="000F6332" w:rsidRPr="00C02381" w:rsidRDefault="00BD7D66" w:rsidP="004375D0">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welke social kanalen heeft de organisatie tot haar beschikking en waarvoor worden deze ingezet? Wie is hiervoor verantwoordelijk? Social media kan -naast het delen van mooie foto’s- ook een goede bijdrage leveren in geval van crisis, incidenten of </w:t>
+        <w:t xml:space="preserve">Welke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kanalen heeft de organisatie tot haar beschikking en waarvoor worden deze ingezet? Wie is hiervoor verantwoordelijk? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> media kan -naast het delen van mooie foto’s- ook een goede bijdrage leveren in geval van crisis, incidenten of </w:t>
       </w:r>
       <w:r w:rsidR="000F6332" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">afgelasting. Denk hier op voorhand goed over na. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE2C080" w14:textId="77777777" w:rsidR="00270B96" w:rsidRPr="00C02381" w:rsidRDefault="00270B96" w:rsidP="00CA0E38">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc159242530"/>
       <w:bookmarkStart w:id="42" w:name="_Toc162357963"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Contactpersonenlijst</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="22D0D687" w14:textId="3DC6A3D6" w:rsidR="000F6332" w:rsidRPr="00C02381" w:rsidRDefault="009D4EB3" w:rsidP="004375D0">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Voeg hier in welke verantwoordelijken er zijn binnen het veiligheidsteam, bijvoorbeeld middels onderstaande opzet</w:t>
       </w:r>
       <w:r w:rsidR="00552153" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vul zelf aan en wijzig </w:t>
       </w:r>
       <w:r w:rsidR="003758D9" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">waar nodig, onderstaande ietms zijn als voorbeeld. </w:t>
+        <w:t xml:space="preserve">waar nodig, onderstaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003758D9" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>ietms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003758D9" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn als voorbeeld. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel4-Accent4"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1664"/>
         <w:gridCol w:w="2099"/>
         <w:gridCol w:w="2946"/>
         <w:gridCol w:w="2784"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D4EB3" w:rsidRPr="00C02381" w14:paraId="78AFF49C" w14:textId="77777777" w:rsidTr="000C6BBC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C4B5766" w14:textId="578F1E92" w:rsidR="009D4EB3" w:rsidRPr="00C02381" w:rsidRDefault="009D4EB3" w:rsidP="000F6332">
             <w:pPr>
@@ -13020,51 +13175,65 @@
           </w:tcPr>
           <w:p w14:paraId="1B4D990F" w14:textId="77777777" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA4C7F" w:rsidRPr="00C02381" w14:paraId="3AA66816" w14:textId="77777777" w:rsidTr="00C778B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBF3A7E" w14:textId="7C3B5749" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ongeval / onwelwording </w:t>
+              <w:t xml:space="preserve">Ongeval / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              </w:rPr>
+              <w:t>onwelwording</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4233AE98" w14:textId="77777777" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">Voorzorgsmaatregelen: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53BDC73F" w14:textId="77777777" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
@@ -13098,55 +13267,63 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065D0C1D" w14:textId="77777777" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA4C7F" w:rsidRPr="00C02381" w14:paraId="4B3F4F93" w14:textId="77777777" w:rsidTr="00C778B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF3ECA3" w14:textId="73349DB6" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C02381">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Cancellation van (onderdeel van) het evenement </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              </w:rPr>
+              <w:t>Cancellation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C02381">
+              <w:rPr>
+                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van (onderdeel van) het evenement </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54C9D81E" w14:textId="77777777" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">Voorzorgsmaatregelen: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E74EBDC" w14:textId="77777777" w:rsidR="001A7F4C" w:rsidRPr="00C02381" w:rsidRDefault="001A7F4C" w:rsidP="008D48A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C02381">
               <w:rPr>
                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
               </w:rPr>
@@ -14524,59 +14701,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>openbare orde</w:t>
       </w:r>
       <w:r w:rsidR="005D0D42" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> en veiligheid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="3E1ADD11" w14:textId="6A14E5B1" w:rsidR="00CC47D3" w:rsidRPr="00C02381" w:rsidRDefault="00CC47D3" w:rsidP="00CC47D3">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: Zorg dat je de inhoud van dit hoofdstuk afstemt met het beveiligingsbedrijf alvorens het aan te leveren! </w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Zorg dat je de inhoud van dit hoofdstuk afstemt met het beveiligingsbedrijf alvorens het aan te leveren! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A497F7E" w14:textId="1C685120" w:rsidR="007708B2" w:rsidRPr="00C02381" w:rsidRDefault="002C69D9" w:rsidP="002C69D9">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc162357966"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Beveiligingsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF9C514" w14:textId="34A8116D" w:rsidR="002C69D9" w:rsidRPr="00C02381" w:rsidRDefault="002C69D9" w:rsidP="007A5DCF">
@@ -14947,81 +15136,196 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc159242538"/>
       <w:bookmarkStart w:id="57" w:name="_Toc162357971"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Huisregels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="008F578E" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> en naleving</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="008F578E" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BA5F5C" w14:textId="36390C17" w:rsidR="000E628F" w:rsidRPr="00C02381" w:rsidRDefault="000E628F" w:rsidP="008F578E">
+    <w:p w14:paraId="43BA5F5C" w14:textId="36390C17" w:rsidR="000E628F" w:rsidRDefault="000E628F" w:rsidP="008F578E">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Voeg hier je huisregels toe</w:t>
       </w:r>
       <w:r w:rsidR="008F578E" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dit kan middels een bijlage of een link naar de website waar ze op staan. Geef hier ook aan hoe er wordt gehandhaafd op deze huisregels, en welke gevolgen het overtreden van de huisregels hebben. </w:t>
       </w:r>
       <w:r w:rsidR="00542FBA" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe wordt er omgegaan met uitzettingen? Mag de beveiliging deze call maken, of moet dit altijd via de veiligheidscoördinator? </w:t>
       </w:r>
       <w:r w:rsidR="0055367E" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe ga je om met strafbare handelingen en bijvoorbeeld het aantreffen van drugs? </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="397ABE00" w14:textId="7D275E8F" w:rsidR="004360C1" w:rsidRDefault="00E51F57" w:rsidP="004360C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Mocht je in de situatie komen waarin een bezoeker de toegang tot het terrein ontzegd moet worden, kun je hiervoor het “formulier terreinontzegging”</w:t>
+      </w:r>
+      <w:r w:rsidR="004360C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebruiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, te vinden in de bijlage van dit veiligheidsplan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75501">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Een terreinontzegging kan alleen in het geval dat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B60AC7" w14:textId="7D957D11" w:rsidR="00E51F57" w:rsidRPr="00E75501" w:rsidRDefault="00E75501" w:rsidP="00E75501">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75501">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De ontzegging geldt voor een omheind gebied of besloten ruimte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000C294F" w14:textId="0337C690" w:rsidR="00E51F57" w:rsidRPr="00E75501" w:rsidRDefault="00E51F57" w:rsidP="00E75501">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75501">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de ingang van </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75501" w:rsidRPr="00E75501">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>de omheining of besloten ruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75501">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een bord </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75501" w:rsidRPr="00E75501">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75501">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Myriad Pro"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>geplaatst met de tekst “verboden voor onbevoegden” op grond van artikel 461 van het Wetboek van Strafrecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A225E6B" w14:textId="77777777" w:rsidR="00E51F57" w:rsidRPr="00E51F57" w:rsidRDefault="00E51F57" w:rsidP="00E51F57">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5A478A26" w14:textId="2B10DFDC" w:rsidR="0048359C" w:rsidRPr="00C02381" w:rsidRDefault="0048359C" w:rsidP="00A0182B">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc159242541"/>
       <w:bookmarkStart w:id="59" w:name="_Toc162357972"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzet </w:t>
       </w:r>
       <w:r w:rsidR="00643E0C" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>beveiligings</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
@@ -15139,51 +15443,50 @@
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="64" w:name="_Toc159242546"/>
     </w:p>
     <w:p w14:paraId="6D10498A" w14:textId="31469A6C" w:rsidR="00F00ACA" w:rsidRPr="00C02381" w:rsidRDefault="00AD44DF" w:rsidP="00CA125A">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Worden de beelden ergens opgeslagen, en voor hoe lang (zodat bv politie kan terugkijken als een strafbaar feit blijkt gepleegd, </w:t>
       </w:r>
       <w:r w:rsidR="00CA125A" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>zoals gestolen spullen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>?)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2D6FB6" w14:textId="5E7BD7A3" w:rsidR="00042C69" w:rsidRPr="00C02381" w:rsidRDefault="00042C69" w:rsidP="004375D0">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
@@ -15323,59 +15626,71 @@
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gezondheidsplan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43803B89" w14:textId="354A1E72" w:rsidR="00CC47D3" w:rsidRPr="00C02381" w:rsidRDefault="00CC47D3" w:rsidP="00CC47D3">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: Zorg dat je de inhoud van dit hoofdstuk afstemt met de </w:t>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Zorg dat je de inhoud van dit hoofdstuk afstemt met de </w:t>
       </w:r>
       <w:r w:rsidR="003236B2" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Evenementenzorg</w:t>
       </w:r>
       <w:r w:rsidR="0068776A" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>organisatie</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
@@ -15952,75 +16267,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>BHV organisatie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE41E31" w14:textId="7EBF8D67" w:rsidR="00AE29AA" w:rsidRPr="00C02381" w:rsidRDefault="00AE29AA" w:rsidP="00AE29AA">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wanneer er geen EHBO aanwezig is, bijvoorbeeld bij de op- en afbouw, kun je een beroep doen op aanwezige BHV-ers. Breng in kaart of er BHV-ers aanwezig zijn, op welke dagen en hoe zij te bereiken zijn. Indien je tijdens het evenement gebruik maakt van BHV-ers, bijvoorbeeld als aanvulling op brandwacht of EHBO, beschrijf hier hoe dit in z’n werk gaat. </w:t>
+        <w:t>Wanneer er geen EHBO aanwezig is, bijvoorbeeld bij de op- en afbouw, kun je een beroep doen op aanwezige BHV-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>. Breng in kaart of er BHV-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanwezig zijn, op welke dagen en hoe zij te bereiken zijn. Indien je tijdens het evenement gebruik maakt van BHV-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bijvoorbeeld als aanvulling op brandwacht of EHBO, beschrijf hier hoe dit in z’n werk gaat. </w:t>
       </w:r>
       <w:r w:rsidR="008D66F8" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Let op: Tijdens </w:t>
       </w:r>
       <w:r w:rsidR="0053164C" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">openingstijden van je evenement </w:t>
       </w:r>
       <w:r w:rsidR="008D66F8" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>mag je geen BHV-ers inzetten als Eerstehulpverleners, alleen als aanvulling op.</w:t>
+        <w:t>mag je geen BHV-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D66F8" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D66F8" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzetten als Eerstehulpverleners, alleen als aanvulling op.</w:t>
       </w:r>
       <w:r w:rsidR="008D66F8" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBE724F" w14:textId="4494CA9F" w:rsidR="008A0BB7" w:rsidRPr="00C02381" w:rsidRDefault="008A0BB7" w:rsidP="00A0182B">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc159242558"/>
       <w:bookmarkStart w:id="82" w:name="_Toc162357982"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Technische hygiëne zorg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
@@ -16038,51 +16413,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Sanitaire voorziening</w:t>
       </w:r>
       <w:r w:rsidR="00654DAF" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="2946B921" w14:textId="4F1BC883" w:rsidR="00F52636" w:rsidRPr="00C02381" w:rsidRDefault="0053164C" w:rsidP="003A2B03">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geef hier aan hoeveel toiletten je plaatst. Vermeld ook de verdeling man/vrouw en wat voor toiletten het zijn (dixi’s, spoeltoiletten op het riool aangesloten, plaskruizen). </w:t>
+        <w:t>Geef hier aan hoeveel toiletten je plaatst. Vermeld ook de verdeling man/vrouw en wat voor toiletten het zijn (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>dixi’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, spoeltoiletten op het riool aangesloten, plaskruizen). </w:t>
       </w:r>
       <w:r w:rsidR="00AC57BD" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoeveel mindervaliden toiletten zijn er, en zijn die voldoende bereikbaar? Welke (aparte) voorzieningen zijn er voor </w:t>
       </w:r>
       <w:r w:rsidR="00DC71CD" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">crew, EHBO-ers, beveiligers backstage? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFD8E9E" w14:textId="2FB0D9CE" w:rsidR="00F52636" w:rsidRPr="00C02381" w:rsidRDefault="00AD229D" w:rsidP="00F178B8">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
@@ -16285,170 +16674,186 @@
       <w:r w:rsidR="00CE6109" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschrijf hier hoe je hiermee omgaat. </w:t>
       </w:r>
       <w:r w:rsidR="00823455" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Voor meer informatie zie de volgende link</w:t>
       </w:r>
       <w:r w:rsidR="00A7005E" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00823455" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047C760E" w14:textId="01D86066" w:rsidR="00D7398A" w:rsidRPr="00C02381" w:rsidRDefault="00000000" w:rsidP="00823455">
+    <w:p w14:paraId="047C760E" w14:textId="01D86066" w:rsidR="00D7398A" w:rsidRPr="00C02381" w:rsidRDefault="00823455" w:rsidP="00823455">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00823455" w:rsidRPr="00C02381">
+        <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
             <w:u w:val="single" w:color="094FD1"/>
           </w:rPr>
           <w:t>Legionellapreventie-bij-evenementen.pdf (vrijsselland.nl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="540D3554" w14:textId="279815DB" w:rsidR="00EB64F8" w:rsidRPr="00C02381" w:rsidRDefault="00EB64F8" w:rsidP="00EB64F8">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:u w:color="094FD1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:u w:color="094FD1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kan zijn dat jouw deelnemers in contact komen met open water (obstacle run, mud runs). Beschrijf hier hoe je ervoor zorgt dat dit water veilig is voor deelnemers. </w:t>
+        <w:t>Het kan zijn dat jouw deelnemers in contact komen met open water (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:u w:color="094FD1"/>
+        </w:rPr>
+        <w:t>obstacle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:u w:color="094FD1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> run, mud runs). Beschrijf hier hoe je ervoor zorgt dat dit water veilig is voor deelnemers. </w:t>
       </w:r>
       <w:r w:rsidR="00BF3887" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Voor meer informatie zie de volgende links:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0117DCED" w14:textId="74F41D19" w:rsidR="00EB64F8" w:rsidRPr="00C02381" w:rsidRDefault="00000000" w:rsidP="00EB64F8">
+    <w:p w14:paraId="0117DCED" w14:textId="74F41D19" w:rsidR="00EB64F8" w:rsidRPr="00C02381" w:rsidRDefault="00EB64F8" w:rsidP="00EB64F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00EB64F8" w:rsidRPr="00C02381">
+        <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
             <w:u w:val="single" w:color="094FD1"/>
           </w:rPr>
           <w:t>evenementen-in-natuurwater.pdf (vrijsselland.nl)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB64F8" w:rsidRPr="00C02381">
+      <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8314E4" w14:textId="77777777" w:rsidR="00EB64F8" w:rsidRPr="00C02381" w:rsidRDefault="00EB64F8" w:rsidP="00EB64F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D98C749" w14:textId="486182E1" w:rsidR="00EB64F8" w:rsidRPr="00C02381" w:rsidRDefault="00000000" w:rsidP="00CE6109">
+    <w:p w14:paraId="1D98C749" w14:textId="486182E1" w:rsidR="00EB64F8" w:rsidRPr="00C02381" w:rsidRDefault="00EB64F8" w:rsidP="00CE6109">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:u w:val="single" w:color="094FD1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00EB64F8" w:rsidRPr="00C02381">
+        <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
             <w:u w:val="single" w:color="094FD1"/>
           </w:rPr>
           <w:t>tijdelijke-zwemwatervoorziening-bij-evenementen.pdf (vrijsselland.nl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F97DC28" w14:textId="24D5458F" w:rsidR="00BC3A0C" w:rsidRPr="00C02381" w:rsidRDefault="00BC3A0C" w:rsidP="00A0182B">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Toc159242561"/>
       <w:bookmarkStart w:id="88" w:name="_Toc162357985"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Hygiëne en productveiligheid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
@@ -16575,76 +16980,104 @@
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Tijdens een evenement waar alcohol wordt geschonken of verkocht, moet er altijd ten minste één leidinggevende aanwezig zijn die minimaal 21 jaar oud is en die niet in enig opzicht van slecht levensgedrag is.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E6A7BA" w14:textId="0541DDB5" w:rsidR="004C797D" w:rsidRPr="00C02381" w:rsidRDefault="004C797D" w:rsidP="004C797D">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er moet gecontroleerd worden op zowel verstrekking, als wederverstrekking (doorgeven van alcohol) aan minderjarigen. Bij twijfel ben je verplicht een legitimatie te vragen, en als die niet getoond kan worden mag alcohol nooit worden meegegeven. </w:t>
+        <w:t xml:space="preserve">Er moet gecontroleerd worden op zowel verstrekking, als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>wederverstrekking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (doorgeven van alcohol) aan minderjarigen. Bij twijfel ben je verplicht een legitimatie te vragen, en als die niet getoond kan worden mag alcohol nooit worden meegegeven. </w:t>
       </w:r>
       <w:r w:rsidR="004E7F70" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Je kunt ook met polsbandjes of stempels werken om onder-of-boven de 18 aan te duiden. Beschrijf hier hoe dit werkt als je zo’n systeem hanteert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79551161" w14:textId="70BF5C01" w:rsidR="00E320D2" w:rsidRPr="00C02381" w:rsidRDefault="00B23F29" w:rsidP="003B7270">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Er mag alleen zwak-alcoholische dranken worden verkocht. In het geval van mixdrankjes betekent dit dus ‘pre-mix’, dus in voorgemixte blikjes. Er mag niet ter plaatse sterke drank worden gemixt. </w:t>
+        <w:t xml:space="preserve">Er mag alleen zwak-alcoholische dranken worden verkocht. In het geval van mixdrankjes betekent dit dus ‘pre-mix’, dus in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>voorgemixte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blikjes. Er mag niet ter plaatse sterke drank worden gemixt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772AB290" w14:textId="08E2BFE5" w:rsidR="003B7270" w:rsidRPr="00C02381" w:rsidRDefault="003B7270" w:rsidP="003B7270">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Er mag alleen geschonken worden met een artikel 35-ontheffing. Als je hier en in het aanvraagformulier aangeeft dat je alcohol gaat schenken, wordt de artikel 35 ontheffing automatisch toegevoegd aan de aanvraag. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415B1B50" w14:textId="585D97B8" w:rsidR="00CE12AA" w:rsidRPr="00C02381" w:rsidRDefault="00CE12AA" w:rsidP="001D6E87">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -16689,59 +17122,59 @@
           </w:rPr>
           <w:t>alcohol-bij-evenementen.pdf (vrijsselland.nl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="438A6AAF" w14:textId="571CCCE6" w:rsidR="00670224" w:rsidRPr="00C02381" w:rsidRDefault="001D6E87" w:rsidP="006A37AB">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Voor meer informatie over alcohol schenken, z</w:t>
       </w:r>
       <w:r w:rsidR="00670224" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>ie informatie evenementenhandboek Hoofdstuk 19.11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67733455" w14:textId="0259DF4E" w:rsidR="00E00E37" w:rsidRPr="00C02381" w:rsidRDefault="00000000" w:rsidP="00E00E37">
+    <w:p w14:paraId="67733455" w14:textId="0259DF4E" w:rsidR="00E00E37" w:rsidRPr="00C02381" w:rsidRDefault="00670224" w:rsidP="00E00E37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId37">
-        <w:r w:rsidR="00670224" w:rsidRPr="00C02381">
+        <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Arial" w:hAnsi="Myriad Pro" w:cs="Arial"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>NHEV-sep2019DEF3.pdf (evenementenhandboek.nl)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="391C15BF" w14:textId="77777777" w:rsidR="00EB0E8F" w:rsidRPr="00C02381" w:rsidRDefault="00EB0E8F" w:rsidP="00EB0E8F">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="91" w:name="_Toc159242563"/>
       <w:bookmarkStart w:id="92" w:name="_Toc162357987"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Drugs</w:t>
       </w:r>
@@ -16922,51 +17355,65 @@
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Is er kans op gehoorschade op jouw evenement? Wat doen jullie om gehoorschade bij bezoekers te voorkomen? Denk aan het uitdele</w:t>
       </w:r>
       <w:r w:rsidR="00B02913" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> / verkopen van oordoppen aan bezoekers, verstrekken van oordopjes aan barpersoneel, etc.</w:t>
       </w:r>
       <w:r w:rsidR="00E53601" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Meer over de risico’s van gehoorschade, inclusief de effecten per geluidsniveau en blootstellingsduur, is te vinden op de website van de Nationale Hoorstichting (</w:t>
+        <w:t xml:space="preserve"> Meer over de risico’s van gehoorschade, inclusief de effecten per geluidsniveau en blootstellingsduur, is te vinden op de website van de Nationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E53601" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>Hoorstichting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E53601" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00E53601" w:rsidRPr="00C02381">
           <w:rPr>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           </w:rPr>
           <w:t>www.hoorstichting.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E53601" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00E53601" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Helvetica Neue"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
@@ -17420,85 +17867,123 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Een blusser moet gekeurd zijn en nog geldig zijn </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410F5E02" w14:textId="6ACC6112" w:rsidR="00AF58F9" w:rsidRPr="00C02381" w:rsidRDefault="00AF58F9" w:rsidP="00A0182B">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="107" w:name="_Toc159242573"/>
       <w:bookmarkStart w:id="108" w:name="_Toc162357996"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t>Vuurwerk en pyro</w:t>
+        <w:t xml:space="preserve">Vuurwerk en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>pyro</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4E61A087" w14:textId="2870FA42" w:rsidR="00B01E14" w:rsidRPr="00C02381" w:rsidRDefault="00B01E14" w:rsidP="00FB5324">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij evenementen is het toegestaan om vuurwerk af te steken, mits dit door een professioneel bedrijf wordt gedaan. </w:t>
       </w:r>
       <w:r w:rsidR="001F5542" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze beschikken namelijk over de juiste kennis van veiligheidsmaatregelen en de geldende regelgeving. Pyro vanaf een podium, theatervuurwerk of </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Deze beschikken namelijk over de juiste kennis van veiligheidsmaatregelen en de geldende regelgeving. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F5542" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>Pyro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F5542" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanaf een podium, theatervuurwerk of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E65D84" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t>sparkles vallen hier vaak ook onder. Als je hier gebruik van maakt, vermeld hier wat je gaat afsteken en wie dit doet. Denk er ook aan dat er bij vuurwerk (</w:t>
-      </w:r>
+        <w:t>sparkles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E65D84" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen hier vaak ook onder. Als je hier gebruik van maakt, vermeld hier wat je gaat afsteken en wie dit doet. Denk er ook aan dat er bij vuurwerk (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FB5324" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">pyro vanaf het podium wordt hierin niet meegerekend) een vergunning bij de Provincie moet worden aangevraagd. De leverancier weet doorgaans hoe dit werkt. </w:t>
+        <w:t>pyro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB5324" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vanaf het podium wordt hierin niet meegerekend) een vergunning bij de Provincie moet worden aangevraagd. De leverancier weet doorgaans hoe dit werkt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1539D1" w14:textId="0051657D" w:rsidR="00380B0D" w:rsidRPr="00C02381" w:rsidRDefault="00380B0D" w:rsidP="00FB5324">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor meer informatie en praktische tips raadpleeg je Hoofdstuk 13 ‘Vuurwerk’ uit het Nationaal Handboek Evenementen Veiligheid. Klik </w:t>
       </w:r>
       <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
           </w:rPr>
           <w:t>hier</w:t>
         </w:r>
       </w:hyperlink>
@@ -17782,57 +18267,85 @@
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Wat is er geregeld met betrekking tot afval</w:t>
       </w:r>
       <w:r w:rsidR="00EF79FD" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> en afvoer daarvan? </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00741C96" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wordt afval gescheiden ingezameld, en waar kan men kliko’s vinden? </w:t>
+        <w:t xml:space="preserve">Wordt afval gescheiden ingezameld, en waar kan men </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00741C96" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>kliko’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00741C96" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vinden? </w:t>
       </w:r>
       <w:r w:rsidR="00E253A5" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoe ga je om met Single Use Plastics? </w:t>
+        <w:t xml:space="preserve">Hoe ga je om met Single </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E253A5" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E253A5" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plastics? </w:t>
       </w:r>
       <w:r w:rsidR="006A0842" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie </w:t>
       </w:r>
       <w:r w:rsidR="006A0842" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="006A0842" w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
           </w:rPr>
           <w:t>website van gemeente Raalte</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A0842" w:rsidRPr="00C02381">
@@ -17949,51 +18462,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Energie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="122"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="123"/>
     </w:p>
     <w:p w14:paraId="2AD09A03" w14:textId="0C015D28" w:rsidR="0096198D" w:rsidRPr="00C02381" w:rsidRDefault="0096198D" w:rsidP="0096198D">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gebruik je aggregaten of battery boxen? Hoeveel en waar plaats je deze? </w:t>
+        <w:t xml:space="preserve">Gebruik je aggregaten of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>battery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boxen? Hoeveel en waar plaats je deze? </w:t>
       </w:r>
       <w:r w:rsidR="00F34138" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Geef deze aan</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> op de terreintekening. </w:t>
       </w:r>
       <w:r w:rsidR="009F73C7" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag bij de Veiligheidsregio naar meer informatie over dit onderwerp. </w:t>
       </w:r>
       <w:r w:rsidR="007E2422" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Geef ook aan wat je doet in geval van stroomuitval. </w:t>
       </w:r>
@@ -18011,51 +18538,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Water</w:t>
       </w:r>
       <w:bookmarkEnd w:id="124"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
     <w:p w14:paraId="5C305C54" w14:textId="139C6321" w:rsidR="0096198D" w:rsidRPr="00C02381" w:rsidRDefault="0096198D" w:rsidP="004A58E3">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heb je handenwaspunten of toiletten aangesloten op </w:t>
+        <w:t xml:space="preserve">Heb je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>handenwaspunten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of toiletten aangesloten op </w:t>
       </w:r>
       <w:r w:rsidR="004A58E3" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">het riool? Gebruik je drinkwater? Geef hier aan welke partij of persoon hiervoor zorgt en hoe dit is geregeld. </w:t>
       </w:r>
       <w:r w:rsidR="006474D6" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie ook: </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="006474D6" w:rsidRPr="00C02381">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
             <w:color w:val="ED7D31" w:themeColor="accent2"/>
           </w:rPr>
           <w:t>www.vrijsselland.nl/wp-content/uploads/2023/03/gratis-drinkwater-bij-evenementen.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006474D6" w:rsidRPr="00C02381">
         <w:rPr>
@@ -18186,51 +18727,65 @@
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Vervoersverdeling</w:t>
       </w:r>
       <w:bookmarkEnd w:id="128"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B54452" w14:textId="1BFBB1D2" w:rsidR="00787C65" w:rsidRPr="00C02381" w:rsidRDefault="00E17370" w:rsidP="00D16834">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beschrijf van de volgende doelgroepen hoe je verwacht dat ze naar het evenement komen (bijvoorbeeld auto, lopend, OV, Kiss &amp; Ride of fiets) </w:t>
+        <w:t xml:space="preserve">Beschrijf van de volgende doelgroepen hoe je verwacht dat ze naar het evenement komen (bijvoorbeeld auto, lopend, OV, Kiss &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>Ride</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of fiets) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D31265A" w14:textId="77777777" w:rsidR="00D16834" w:rsidRPr="00C02381" w:rsidRDefault="00D16834" w:rsidP="00D16834">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">de bezoekers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21992C8E" w14:textId="77777777" w:rsidR="00D16834" w:rsidRPr="00C02381" w:rsidRDefault="00D16834" w:rsidP="00D16834">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -18258,99 +18813,127 @@
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">de leveranciers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB0A3BE" w14:textId="77777777" w:rsidR="00D16834" w:rsidRPr="00C02381" w:rsidRDefault="00D16834" w:rsidP="00D16834">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">speciale gasten en VIP’s </w:t>
+        <w:t xml:space="preserve">speciale gasten en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>VIP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6546E1D1" w14:textId="06C39796" w:rsidR="00E17370" w:rsidRPr="00C02381" w:rsidRDefault="009360DC" w:rsidP="009360DC">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="129" w:name="_Toc162358008"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Routes en parkeerplaatsen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA558E8" w14:textId="69EE3253" w:rsidR="009360DC" w:rsidRPr="00C02381" w:rsidRDefault="009360DC" w:rsidP="00450F97">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Geef aan op basis van de informatie uit bovenstaande paragraaf, waar parkeerplaatsen</w:t>
       </w:r>
       <w:r w:rsidR="00920BCC" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> en belangrijke zones zich bevinden. Geef ook aan, bijvoorbeeld op een tekening, hoe je verwacht dat men deze locaties bereikt (aanrijroutes). </w:t>
       </w:r>
       <w:r w:rsidR="00CA4A88" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tip: Als je dit niet op een technische tekening kunt doen, kan MyMaps van Google een uitkomst bieden. </w:t>
+        <w:t xml:space="preserve">Tip: Als je dit niet op een technische tekening kunt doen, kan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA4A88" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>MyMaps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA4A88" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Google een uitkomst bieden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21649F43" w14:textId="46A52F6B" w:rsidR="00BF61D1" w:rsidRPr="00C02381" w:rsidRDefault="00BF61D1" w:rsidP="00BF61D1">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="130" w:name="_Toc162358009"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Afsluitingen en maatregelen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="130"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A613FE3" w14:textId="47282732" w:rsidR="00BF61D1" w:rsidRPr="00C02381" w:rsidRDefault="00BF61D1" w:rsidP="00450F97">
@@ -18725,53 +19308,61 @@
     </w:p>
     <w:p w14:paraId="00388BA7" w14:textId="71B663FA" w:rsidR="0021300D" w:rsidRPr="00C02381" w:rsidRDefault="0021300D" w:rsidP="00E84D30">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="136" w:name="_Toc162358015"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">EHBO </w:t>
       </w:r>
       <w:r w:rsidR="00E84D30" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">geval </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t>/ onwelwording</w:t>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>onwelwording</w:t>
       </w:r>
       <w:bookmarkEnd w:id="136"/>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00894AFC" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5496255E" w14:textId="77777777" w:rsidR="00191C54" w:rsidRPr="00C02381" w:rsidRDefault="00191C54" w:rsidP="00191C54">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Wie alarmeert / informeert wie? </w:t>
@@ -18970,55 +19561,63 @@
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3. Waar zit het kantelpunt en alarmeer je de hulpdiensten?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C14F99" w14:textId="77777777" w:rsidR="00BB3060" w:rsidRPr="00C02381" w:rsidRDefault="00BB3060" w:rsidP="00E84D30">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F4F16E6" w14:textId="77584DA1" w:rsidR="00124B99" w:rsidRPr="00C02381" w:rsidRDefault="00124B99" w:rsidP="00E84D30">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="139" w:name="_Toc162358018"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overcrowding </w:t>
+        <w:t>Overcrowding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038604B" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>(te grote drukte)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="139"/>
       <w:r w:rsidR="0038604B" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D61CC16" w14:textId="77777777" w:rsidR="00191C54" w:rsidRPr="00C02381" w:rsidRDefault="00191C54" w:rsidP="00191C54">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
@@ -19263,51 +19862,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1148C1" w14:textId="0163A2EE" w:rsidR="002824BB" w:rsidRPr="00C02381" w:rsidRDefault="00426EE2" w:rsidP="00426EE2">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Als het goed is heb je in het hoofdstuk hierboven al enkele keren de mogelijkheid tot ontruimen benoemd. </w:t>
       </w:r>
       <w:r w:rsidR="005610E1" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschrijf, aan de hand van onderstaand stroomschema, </w:t>
       </w:r>
       <w:r w:rsidR="00763EEA" w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">hoe een ontruiming ingestart zal worden op jouw evenement. </w:t>
+        <w:t xml:space="preserve">hoe een ontruiming </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00763EEA" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>ingestart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00763EEA" w:rsidRPr="00C02381">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal worden op jouw evenement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D2657B" w14:textId="77777777" w:rsidR="00763EEA" w:rsidRPr="00C02381" w:rsidRDefault="00763EEA" w:rsidP="00763EEA">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02381">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">In dit alles is communicatie van grote noodzaak. Communiceer via portofoon, maar creëer geen onnodige paniek, vergeet niet dat meer mensen de berichten via de porto kunnen horen. Gebruik indien gewenst de mobiele telefoon om mee te communiceren. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708BEAC2" w14:textId="77777777" w:rsidR="00763EEA" w:rsidRPr="00C02381" w:rsidRDefault="00763EEA" w:rsidP="00763EEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
@@ -19525,200 +20138,1467 @@
               <wp:posOffset>-406400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>140970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6734517" cy="5673970"/>
             <wp:effectExtent l="38100" t="0" r="28575" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1356127067" name="Diagram 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId49" r:lo="rId50" r:qs="rId51" r:cs="rId52"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58860550" w14:textId="77777777" w:rsidR="00FD3685" w:rsidRPr="00C02381" w:rsidRDefault="00FD3685" w:rsidP="003A0AF2">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="58860550" w14:textId="286ED975" w:rsidR="00E51F57" w:rsidRDefault="00E51F57" w:rsidP="003A0AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FD3685" w:rsidRPr="00C02381">
+    <w:p w14:paraId="3F9924D6" w14:textId="77777777" w:rsidR="00E51F57" w:rsidRDefault="00E51F57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B72763" w14:textId="582E306B" w:rsidR="00FD3685" w:rsidRPr="00435E4E" w:rsidRDefault="00E51F57" w:rsidP="00435E4E">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage: Formulier terreinontzegging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6552E1FA" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00435E4E" w:rsidRDefault="00304AF7" w:rsidP="00435E4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435E4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulier terreinontzegging </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B41BF9" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304AF7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Aanleiding voor deze terreinontzegging is het feit dat u zich heeft misdragen, u zich niet aan onze huisregels heeft gehouden en/of schuldig heeft gemaakt aan een strafbaar feit, waardoor wij de veiligheid van onze bezoekers en/of ons personeel met uw aanwezigheid niet meer kunnen garanderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A1E55E" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304AF7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit formulier (of informatie hieruit) kan worden gedeeld met de politie of andere bevoegde autoriteiten, conform de toepasselijke privacywetgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4174"/>
+        <w:gridCol w:w="5222"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304AF7" w14:paraId="5F732426" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E90CAF" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+            <w:pPr>
+              <w:pStyle w:val="Kop2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF5DDC">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gegevens van de organisatie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B985EA1" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="45DE6719" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F3EA197" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Naam organisatie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00CA0B41" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="621E7795" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="550ABE5A" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0025F278" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Naam evenement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD3848A" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F907CA6" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="01A17789" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18355891" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Locatie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51936C4B" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FAE6D3D" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="7AD97ADD" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7362FE" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Contactpersoon organisatie (naam + functie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A961CC" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2819A4F1" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="044B7985" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4177"/>
+        <w:gridCol w:w="5219"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00304AF7" w14:paraId="731E0B6B" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E819D89" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+            <w:pPr>
+              <w:pStyle w:val="Kop2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF5DDC">
+              <w:rPr>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gegevens van de betrokkene</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D856FC8" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="6E4F13C0" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62A8F7D0" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Naam betrokkene</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0737CECB" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0304E843" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="32630649" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB59C8B" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Geboortedatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544371B6" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A6E3E91" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="17C4EAD6" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF4EE8C" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Adres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E70240A" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F23496E" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00304AF7" w14:paraId="3EAA53E6" w14:textId="77777777" w:rsidTr="005E0E22">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7871E077" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Identificatiedocument (type / nummer)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BD356F" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CB7B512" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="005E0E22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="276168A9" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF8E785" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5DDC">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reden van terreinontzegging </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD6C824" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5DDC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Beschrijving van het incident, overtreding of gedrag dat aanleiding geeft tot de maatregel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C8B2FF" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458790AA" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC5B427" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:between w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479D39AC" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BA5EE9" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D81246" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duur van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ntzegging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4141C432" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Ingangsdatum en -tijd ontzegging:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131097EB" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA0DF78" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA9FB45" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20198FDD" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Einddatum en -tijd ontzegging:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB0C643" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB2BBEE" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E046CA" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5108AF77" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Specifieke terrein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>(zones)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarvoor het verbod geldt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55403A47" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C088BAA" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE2B262" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E200DE" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>etrokkene wordt gedurende de hierboven genoemde periode de toegang tot het</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>evenemententerrein en/of bijbehorende zones ontzegd. Het niet naleven van deze ontzegging kan leiden tot inschakeling van de politie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E47FF04" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00DF5DDC" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0F2967" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ondertekening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB40BF0" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Datum en plaats:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193AE6E2" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B826C6" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Namens de organisatie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Naam: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB43606" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Functie: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E895194" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5199"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750B8CF4" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Handtekening: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572B65F3" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F2F81D" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22254C66" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betrokkene (ter bevestiging van ontvangst): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Naam: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF0B30F" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5199"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C11FD4C" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Handtekening: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492F24F3" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A95E09" w14:textId="77777777" w:rsidR="00304AF7" w:rsidRPr="00FA0BDB" w:rsidRDefault="00304AF7" w:rsidP="00304AF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691C788F" w14:textId="77777777" w:rsidR="00E51F57" w:rsidRPr="00E51F57" w:rsidRDefault="00E51F57" w:rsidP="003A0AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Myriad Pro" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E51F57" w:rsidRPr="00E51F57">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="08D514E9" w14:textId="77777777" w:rsidR="005441CA" w:rsidRDefault="005441CA" w:rsidP="0092395D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3AEAAE04" w14:textId="77777777" w:rsidR="005441CA" w:rsidRDefault="005441CA" w:rsidP="0092395D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="44AE74F4" w14:textId="77777777" w:rsidR="005441CA" w:rsidRDefault="005441CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="438575390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="61C795D6" w14:textId="0E1C783A" w:rsidR="009A46CE" w:rsidRDefault="009A46CE" w:rsidP="004E4F84">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
@@ -19728,62 +21608,67 @@
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7C65A067" w14:textId="77777777" w:rsidR="009A46CE" w:rsidRDefault="009A46CE" w:rsidP="009A46CE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="-746571480"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="66D1404F" w14:textId="15753C97" w:rsidR="009A46CE" w:rsidRDefault="009A46CE" w:rsidP="004E4F84">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
@@ -19806,133 +21691,133 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1BFEB58E" w14:textId="7EDFF31E" w:rsidR="00B618D5" w:rsidRPr="00C50FCE" w:rsidRDefault="00F51E30" w:rsidP="006E2601">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C50FCE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="118CEA6B" w14:textId="77777777" w:rsidR="005441CA" w:rsidRDefault="005441CA" w:rsidP="0092395D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1F6227CC" w14:textId="77777777" w:rsidR="005441CA" w:rsidRDefault="005441CA" w:rsidP="0092395D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1EBD8513" w14:textId="77777777" w:rsidR="005441CA" w:rsidRDefault="005441CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="17B9253A" w14:textId="4A6ECE2A" w:rsidR="008031D9" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17B9253A" w14:textId="4A6ECE2A" w:rsidR="008031D9" w:rsidRDefault="00435E4E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="17E80597">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark3799251" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:543pt;height:768pt;z-index:-251657728;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark3799251" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:543pt;height:768pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="1711448748624-ef9f8ddd-5de5-4c83-9176-dde82a493f13_1"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60FD560E" w14:textId="310C2561" w:rsidR="005D439B" w:rsidRDefault="005D439B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A02CE9C" wp14:editId="47FFCEBF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A02CE9C" wp14:editId="47FFCEBF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4988560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-299085</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1046480" cy="686753"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Afbeelding 3" descr="Afbeelding met logo, Graphics, Lettertype, tekst&#10;&#10;Automatisch gegenereerde beschrijving"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Afbeelding 2" descr="Afbeelding met logo, Graphics, Lettertype, tekst&#10;&#10;Automatisch gegenereerde beschrijving"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -19955,51 +21840,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03243642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB8AA6C6"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -20924,50 +22809,142 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B567351"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="992EF820"/>
+    <w:lvl w:ilvl="0" w:tplc="69428CA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B60787B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D09EE3DE"/>
     <w:lvl w:ilvl="0" w:tplc="04686294">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21036,51 +23013,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20D70C2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA62182A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -21131,51 +23108,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25DE007A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="832E091E"/>
     <w:lvl w:ilvl="0" w:tplc="060C7ACE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Lijstalinea"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -21221,51 +23198,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299B6BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC2EF5F8"/>
     <w:lvl w:ilvl="0" w:tplc="FBFCAEA8">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21334,51 +23311,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="341377D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="076631A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -21420,51 +23397,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379F7E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD148C32"/>
     <w:lvl w:ilvl="0" w:tplc="61186AC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -21509,51 +23486,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="380C6F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F2A21E6"/>
     <w:lvl w:ilvl="0" w:tplc="C8C8267A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21621,51 +23598,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45EA6C80"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -21707,51 +23684,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47426EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DDCBF22"/>
     <w:lvl w:ilvl="0" w:tplc="BA2A621C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21819,51 +23796,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5055032A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CB8D822"/>
     <w:lvl w:ilvl="0" w:tplc="BA2A621C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21932,51 +23909,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5227676F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50B0C160"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -22021,51 +23998,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52FF3996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C0EC7C"/>
     <w:lvl w:ilvl="0" w:tplc="C8C8267A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22133,51 +24110,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="532B5AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="106C6314"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -22222,51 +24199,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57F46F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46823C5E"/>
     <w:lvl w:ilvl="0" w:tplc="72DA9824">
       <w:start w:val="150"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22335,51 +24312,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59166B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="374A9476"/>
     <w:lvl w:ilvl="0" w:tplc="BA2A621C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22448,51 +24425,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B1E4F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2AAEDC2"/>
     <w:lvl w:ilvl="0" w:tplc="FBCC8A14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22561,51 +24538,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62577BF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -22647,51 +24624,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66A80E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11425AF2"/>
     <w:lvl w:ilvl="0" w:tplc="72A6BBFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -22736,51 +24713,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DD95F10"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8432175E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -22822,51 +24799,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749D092D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58DA1B5A"/>
     <w:lvl w:ilvl="0" w:tplc="A9326114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -22921,51 +24898,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796449DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7188DE86"/>
     <w:lvl w:ilvl="0" w:tplc="5E880C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -23010,51 +24987,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A543F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D98A240"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -23100,160 +25077,167 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1576238942">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="267154444">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1154294488">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1244682622">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1363440013">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1154294488">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="2052533308">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="953051053">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1881940458">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1648508832">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1736511628">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1971666213">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1081874832">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1698431544">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1478033912">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="668293702">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="751581882">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1463116604">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1928221727">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1590699807">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1370762870">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1299798425">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="436023020">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="292180754">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1756130223">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2048022099">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1292200933">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1990009878">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="144126622">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1148790008">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1148790008">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="30" w16cid:durableId="1634099944">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1317959080">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="877814345">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1074618703">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1734886069">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1901474258">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -23387,50 +25371,51 @@
     <w:rsid w:val="0026749A"/>
     <w:rsid w:val="00270B96"/>
     <w:rsid w:val="00272BC5"/>
     <w:rsid w:val="00273504"/>
     <w:rsid w:val="002824BB"/>
     <w:rsid w:val="0028324F"/>
     <w:rsid w:val="00293053"/>
     <w:rsid w:val="002A2B47"/>
     <w:rsid w:val="002B2AC6"/>
     <w:rsid w:val="002B4CB6"/>
     <w:rsid w:val="002C025E"/>
     <w:rsid w:val="002C2E30"/>
     <w:rsid w:val="002C322C"/>
     <w:rsid w:val="002C42EB"/>
     <w:rsid w:val="002C69D9"/>
     <w:rsid w:val="002D065F"/>
     <w:rsid w:val="002D6CFA"/>
     <w:rsid w:val="002D773D"/>
     <w:rsid w:val="002E1406"/>
     <w:rsid w:val="002E777D"/>
     <w:rsid w:val="002E7AEE"/>
     <w:rsid w:val="002F219F"/>
     <w:rsid w:val="002F709A"/>
     <w:rsid w:val="00303F5B"/>
     <w:rsid w:val="0030484F"/>
+    <w:rsid w:val="00304AF7"/>
     <w:rsid w:val="00306F9B"/>
     <w:rsid w:val="003123B6"/>
     <w:rsid w:val="00312935"/>
     <w:rsid w:val="003137AD"/>
     <w:rsid w:val="00313B3A"/>
     <w:rsid w:val="00316879"/>
     <w:rsid w:val="0031774C"/>
     <w:rsid w:val="00322CF5"/>
     <w:rsid w:val="003236B2"/>
     <w:rsid w:val="00326EBF"/>
     <w:rsid w:val="0033013A"/>
     <w:rsid w:val="003315E9"/>
     <w:rsid w:val="0033347D"/>
     <w:rsid w:val="00340AD2"/>
     <w:rsid w:val="00341D8C"/>
     <w:rsid w:val="00345A3E"/>
     <w:rsid w:val="003475CC"/>
     <w:rsid w:val="00347B94"/>
     <w:rsid w:val="00350859"/>
     <w:rsid w:val="003562E7"/>
     <w:rsid w:val="00356C72"/>
     <w:rsid w:val="00362039"/>
     <w:rsid w:val="0036661D"/>
     <w:rsid w:val="00370FC8"/>
     <w:rsid w:val="00372469"/>
@@ -23449,50 +25434,52 @@
     <w:rsid w:val="003B0627"/>
     <w:rsid w:val="003B3081"/>
     <w:rsid w:val="003B71BA"/>
     <w:rsid w:val="003B7270"/>
     <w:rsid w:val="003C165B"/>
     <w:rsid w:val="003C5CB2"/>
     <w:rsid w:val="003C6A47"/>
     <w:rsid w:val="003D0EE0"/>
     <w:rsid w:val="003F20D5"/>
     <w:rsid w:val="003F432A"/>
     <w:rsid w:val="003F4A18"/>
     <w:rsid w:val="003F57B7"/>
     <w:rsid w:val="003F6A55"/>
     <w:rsid w:val="00407507"/>
     <w:rsid w:val="00410A75"/>
     <w:rsid w:val="0041117B"/>
     <w:rsid w:val="00412CA2"/>
     <w:rsid w:val="00416BAB"/>
     <w:rsid w:val="00421551"/>
     <w:rsid w:val="00421CA1"/>
     <w:rsid w:val="004257F0"/>
     <w:rsid w:val="00426235"/>
     <w:rsid w:val="00426EE2"/>
     <w:rsid w:val="00427B93"/>
     <w:rsid w:val="00435D9F"/>
+    <w:rsid w:val="00435E4E"/>
+    <w:rsid w:val="004360C1"/>
     <w:rsid w:val="0043704A"/>
     <w:rsid w:val="004375D0"/>
     <w:rsid w:val="00437C80"/>
     <w:rsid w:val="00444229"/>
     <w:rsid w:val="00444D7C"/>
     <w:rsid w:val="00445406"/>
     <w:rsid w:val="00445954"/>
     <w:rsid w:val="004468AF"/>
     <w:rsid w:val="00450F97"/>
     <w:rsid w:val="00453ECD"/>
     <w:rsid w:val="004540DE"/>
     <w:rsid w:val="00454A1B"/>
     <w:rsid w:val="00454EFF"/>
     <w:rsid w:val="00456407"/>
     <w:rsid w:val="0045716C"/>
     <w:rsid w:val="0046096E"/>
     <w:rsid w:val="00460DD4"/>
     <w:rsid w:val="00462891"/>
     <w:rsid w:val="00477CD1"/>
     <w:rsid w:val="004807FB"/>
     <w:rsid w:val="004823F2"/>
     <w:rsid w:val="0048359C"/>
     <w:rsid w:val="00483EDB"/>
     <w:rsid w:val="00486449"/>
     <w:rsid w:val="004910E5"/>
@@ -23663,50 +25650,51 @@
     <w:rsid w:val="00773455"/>
     <w:rsid w:val="00775D3C"/>
     <w:rsid w:val="00786FFA"/>
     <w:rsid w:val="00787C65"/>
     <w:rsid w:val="0079059E"/>
     <w:rsid w:val="007935EF"/>
     <w:rsid w:val="00794A2F"/>
     <w:rsid w:val="007A14BE"/>
     <w:rsid w:val="007A23B2"/>
     <w:rsid w:val="007A34D6"/>
     <w:rsid w:val="007A3B71"/>
     <w:rsid w:val="007A5188"/>
     <w:rsid w:val="007A5DCF"/>
     <w:rsid w:val="007B0D87"/>
     <w:rsid w:val="007B3281"/>
     <w:rsid w:val="007B3AC6"/>
     <w:rsid w:val="007B4A1F"/>
     <w:rsid w:val="007B5DE4"/>
     <w:rsid w:val="007C0DC1"/>
     <w:rsid w:val="007D1093"/>
     <w:rsid w:val="007D426D"/>
     <w:rsid w:val="007D461B"/>
     <w:rsid w:val="007D592D"/>
     <w:rsid w:val="007D69D3"/>
     <w:rsid w:val="007D7064"/>
+    <w:rsid w:val="007E0CAD"/>
     <w:rsid w:val="007E2422"/>
     <w:rsid w:val="007E3AC0"/>
     <w:rsid w:val="007E3FF3"/>
     <w:rsid w:val="007E4E0D"/>
     <w:rsid w:val="007F3620"/>
     <w:rsid w:val="007F73BF"/>
     <w:rsid w:val="00801619"/>
     <w:rsid w:val="00802442"/>
     <w:rsid w:val="008031D9"/>
     <w:rsid w:val="00804859"/>
     <w:rsid w:val="0081034C"/>
     <w:rsid w:val="00812A30"/>
     <w:rsid w:val="00812C61"/>
     <w:rsid w:val="00815134"/>
     <w:rsid w:val="008171B7"/>
     <w:rsid w:val="00822FA6"/>
     <w:rsid w:val="00823455"/>
     <w:rsid w:val="00826A4E"/>
     <w:rsid w:val="00826CF1"/>
     <w:rsid w:val="00830F6A"/>
     <w:rsid w:val="00836F56"/>
     <w:rsid w:val="00844991"/>
     <w:rsid w:val="00847962"/>
     <w:rsid w:val="0085239F"/>
     <w:rsid w:val="00856CAE"/>
@@ -23785,50 +25773,51 @@
     <w:rsid w:val="009C62E1"/>
     <w:rsid w:val="009C6EED"/>
     <w:rsid w:val="009D4C96"/>
     <w:rsid w:val="009D4EB3"/>
     <w:rsid w:val="009E053D"/>
     <w:rsid w:val="009E1D10"/>
     <w:rsid w:val="009E298B"/>
     <w:rsid w:val="009E43F3"/>
     <w:rsid w:val="009E4C32"/>
     <w:rsid w:val="009F73C7"/>
     <w:rsid w:val="00A00BB3"/>
     <w:rsid w:val="00A0182B"/>
     <w:rsid w:val="00A01BD0"/>
     <w:rsid w:val="00A01F5A"/>
     <w:rsid w:val="00A02F81"/>
     <w:rsid w:val="00A035B1"/>
     <w:rsid w:val="00A04FAE"/>
     <w:rsid w:val="00A05B6B"/>
     <w:rsid w:val="00A1151A"/>
     <w:rsid w:val="00A16096"/>
     <w:rsid w:val="00A162DB"/>
     <w:rsid w:val="00A17E18"/>
     <w:rsid w:val="00A2109F"/>
     <w:rsid w:val="00A22DA4"/>
     <w:rsid w:val="00A25A81"/>
+    <w:rsid w:val="00A36337"/>
     <w:rsid w:val="00A3649F"/>
     <w:rsid w:val="00A40A4F"/>
     <w:rsid w:val="00A423B9"/>
     <w:rsid w:val="00A436EA"/>
     <w:rsid w:val="00A4376C"/>
     <w:rsid w:val="00A44425"/>
     <w:rsid w:val="00A47353"/>
     <w:rsid w:val="00A47BA5"/>
     <w:rsid w:val="00A50902"/>
     <w:rsid w:val="00A514D9"/>
     <w:rsid w:val="00A51717"/>
     <w:rsid w:val="00A52FEA"/>
     <w:rsid w:val="00A572BF"/>
     <w:rsid w:val="00A57B9A"/>
     <w:rsid w:val="00A61643"/>
     <w:rsid w:val="00A61777"/>
     <w:rsid w:val="00A61DBE"/>
     <w:rsid w:val="00A626B3"/>
     <w:rsid w:val="00A63148"/>
     <w:rsid w:val="00A6337E"/>
     <w:rsid w:val="00A6440B"/>
     <w:rsid w:val="00A66366"/>
     <w:rsid w:val="00A66A9C"/>
     <w:rsid w:val="00A7005E"/>
     <w:rsid w:val="00A701D8"/>
@@ -24035,58 +26024,60 @@
     <w:rsid w:val="00E165E6"/>
     <w:rsid w:val="00E17370"/>
     <w:rsid w:val="00E2034F"/>
     <w:rsid w:val="00E210E3"/>
     <w:rsid w:val="00E21754"/>
     <w:rsid w:val="00E2180A"/>
     <w:rsid w:val="00E22496"/>
     <w:rsid w:val="00E2321E"/>
     <w:rsid w:val="00E2371B"/>
     <w:rsid w:val="00E24AF4"/>
     <w:rsid w:val="00E253A5"/>
     <w:rsid w:val="00E25A6F"/>
     <w:rsid w:val="00E25D9B"/>
     <w:rsid w:val="00E30208"/>
     <w:rsid w:val="00E31E25"/>
     <w:rsid w:val="00E320D2"/>
     <w:rsid w:val="00E3287B"/>
     <w:rsid w:val="00E352E5"/>
     <w:rsid w:val="00E4016E"/>
     <w:rsid w:val="00E41115"/>
     <w:rsid w:val="00E42BAA"/>
     <w:rsid w:val="00E4311B"/>
     <w:rsid w:val="00E455A5"/>
     <w:rsid w:val="00E456BA"/>
     <w:rsid w:val="00E458B2"/>
+    <w:rsid w:val="00E51F57"/>
     <w:rsid w:val="00E53601"/>
     <w:rsid w:val="00E55F07"/>
     <w:rsid w:val="00E60160"/>
     <w:rsid w:val="00E63ED4"/>
     <w:rsid w:val="00E65D84"/>
     <w:rsid w:val="00E72B69"/>
     <w:rsid w:val="00E7329B"/>
     <w:rsid w:val="00E74726"/>
+    <w:rsid w:val="00E75501"/>
     <w:rsid w:val="00E81738"/>
     <w:rsid w:val="00E84D30"/>
     <w:rsid w:val="00E864B9"/>
     <w:rsid w:val="00E86E19"/>
     <w:rsid w:val="00E90967"/>
     <w:rsid w:val="00E90C9C"/>
     <w:rsid w:val="00E95902"/>
     <w:rsid w:val="00EA5AF8"/>
     <w:rsid w:val="00EA7590"/>
     <w:rsid w:val="00EB0E8F"/>
     <w:rsid w:val="00EB2CE3"/>
     <w:rsid w:val="00EB2D05"/>
     <w:rsid w:val="00EB59DD"/>
     <w:rsid w:val="00EB64F8"/>
     <w:rsid w:val="00EB6EB9"/>
     <w:rsid w:val="00EB6FA6"/>
     <w:rsid w:val="00EB7444"/>
     <w:rsid w:val="00EC0CF1"/>
     <w:rsid w:val="00EC1656"/>
     <w:rsid w:val="00EC26FC"/>
     <w:rsid w:val="00EC3B41"/>
     <w:rsid w:val="00ED00FE"/>
     <w:rsid w:val="00ED2BA4"/>
     <w:rsid w:val="00ED4692"/>
     <w:rsid w:val="00ED5CEF"/>
@@ -24152,51 +26143,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2DEC250B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6A131434-325E-425D-8DD1-6B9D47CC7F1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24323,51 +26314,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -25383,51 +27374,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00DD062D"/>
     <w:rPr>
       <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E777D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="009D4EB3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rastertabel4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00ED6E51"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
@@ -25509,99 +27500,99 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vermelding">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC7C39"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="217060842">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="550773464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="684019243">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoorstichting.nl/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/tijdelijke-zwemwatervoorziening-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regelen.overijssel.nl/Producten_en_diensten/Vergunningen_ontheffingen_en_meldingen/Ontheffing/Vuurwerk_ontbrandingsmelding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/overnachten-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/Legionellapreventie-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infomil.nl/onderwerpen/veiligheid/pgs/handleiding-pgs-15/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raalte.nl/hulpmiddelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/sanitaire-voorzieningen-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0040068/2024-01-01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/drone/nieuwe-regels-drones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evenementenz.org/downloads/VeldnormEvenementenzorg_Versie1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/voedsel-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0040068&amp;hoofdstuk=5&amp;paragraaf=5.2&amp;artikel=5.14&amp;z=2024-01-01&amp;g=2024-01-01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verkeersregelaarsexamen.nl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2018/08/Infoblad-slapen-bijgebouwen.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/evenementen-in-natuurwater.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/drugs-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrijsselland.nl/wp-content/uploads/2023/03/gratis-drinkwater-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/alcohol-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoorstichting.nl/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/tijdelijke-zwemwatervoorziening-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regelen.overijssel.nl/Producten_en_diensten/Vergunningen_ontheffingen_en_meldingen/Ontheffing/Vuurwerk_ontbrandingsmelding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2018/08/Infoblad-slapen-bijgebouwen.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/evenementen-in-natuurwater.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/drugs-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrijsselland.nl/wp-content/uploads/2023/03/gratis-drinkwater-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/overnachten-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/Legionellapreventie-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infomil.nl/onderwerpen/veiligheid/pgs/handleiding-pgs-15/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raalte.nl/hulpmiddelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenementenhandboek.nl/wp-content/uploads/2019/10/NHEV-sep2019DEF3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/alcohol-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/03/sanitaire-voorzieningen-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0040068/2024-01-01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/drone/nieuwe-regels-drones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.evenementenz.org/downloads/VeldnormEvenementenzorg_Versie1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrijsselland.nl/wp-content/uploads/2023/01/voedsel-bij-evenementen.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0040068&amp;hoofdstuk=5&amp;paragraaf=5.2&amp;artikel=5.14&amp;z=2024-01-01&amp;g=2024-01-01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verkeersregelaarsexamen.nl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -38112,61 +40103,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100949DF89776FF7349A90BF37DEB0DBC42" ma:contentTypeVersion="12" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a5749e86edcd7258a99c1633535bacc0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cbed85ef-b436-4a27-aaae-c738c9612420" xmlns:ns3="9e3d1ac5-5683-4459-837f-14b3122bfa24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68605b4ad23c93a84fdd832baef2ba6d" ns2:_="" ns3:_="">
     <xsd:import namespace="cbed85ef-b436-4a27-aaae-c738c9612420"/>
     <xsd:import namespace="9e3d1ac5-5683-4459-837f-14b3122bfa24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -38339,139 +40319,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9e3d1ac5-5683-4459-837f-14b3122bfa24" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cbed85ef-b436-4a27-aaae-c738c9612420">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{803C2405-820D-47B9-9F23-479A5956B979}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD80ED23-D01D-429B-AAEB-5B0B2DC024BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cbed85ef-b436-4a27-aaae-c738c9612420"/>
     <ds:schemaRef ds:uri="9e3d1ac5-5683-4459-837f-14b3122bfa24"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{803C2405-820D-47B9-9F23-479A5956B979}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9e3d1ac5-5683-4459-837f-14b3122bfa24"/>
+    <ds:schemaRef ds:uri="cbed85ef-b436-4a27-aaae-c738c9612420"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8FE1491-AE2A-4F6C-BB56-CD9B9AD473D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D995554-E7D1-5143-9678-9ED004FC85DF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D995554-E7D1-5143-9678-9ED004FC85DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8FE1491-AE2A-4F6C-BB56-CD9B9AD473D7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>38569</Characters>
+  <Pages>29</Pages>
+  <Words>7334</Words>
+  <Characters>40341</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>321</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>336</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45491</CharactersWithSpaces>
+  <CharactersWithSpaces>47580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="624" baseType="variant">
       <vt:variant>
         <vt:i4>6881400</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>549</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.verkeersregelaarsexamen.nl/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3866729</vt:i4>
       </vt:variant>
       <vt:variant>